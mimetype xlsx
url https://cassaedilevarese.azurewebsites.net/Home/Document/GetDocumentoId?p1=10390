--- v0 (2026-06-30)
+++ v1 (2026-08-29)
@@ -1,104 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="202300"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/72681e921c43c6ce/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Administrator\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="73" documentId="8_{12527135-7783-4499-A267-EEC801B1AD57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C69CE433-0613-4FCA-BDDF-55945F11F026}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{013F9709-7368-4868-99F5-4BBCC85FD7CD}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$3:$C$3</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
   <si>
     <t>ZONA ROSSA</t>
   </si>
   <si>
     <t>ZONA VERDE</t>
   </si>
   <si>
     <t>ZONA GIALLA</t>
   </si>
   <si>
     <t>MARIO ROSSI
 +39 335/7701885</t>
   </si>
   <si>
-    <t>FRANCESCO GRIECO
-[...2 lines deleted...]
-  <si>
     <t>SIMONE FRONTERA
 +39 335/1880754</t>
   </si>
   <si>
     <t>R.L.S.T. VARESE</t>
   </si>
   <si>
     <t>ANGERA</t>
   </si>
   <si>
     <t>ARSAGO SEPRIO</t>
   </si>
   <si>
     <t>BARDELLO</t>
   </si>
   <si>
     <t>BESNATE</t>
   </si>
   <si>
     <t>BESOZZO</t>
   </si>
   <si>
     <t>BIANDRONNO</t>
   </si>
   <si>
@@ -474,57 +469,61 @@
     <t>CASSANO MAGNAGO</t>
   </si>
   <si>
     <t>FAGNANO OLONA</t>
   </si>
   <si>
     <t>GORLA MAGGIORE</t>
   </si>
   <si>
     <t>GORLA MINORE</t>
   </si>
   <si>
     <t>SOLBIATE OLONA</t>
   </si>
   <si>
     <t>OLGIATE OLONA</t>
   </si>
   <si>
     <t>MARNATE</t>
   </si>
   <si>
     <t xml:space="preserve">CASTELLANZA </t>
   </si>
   <si>
     <t>BUSTO ARSIZIO</t>
+  </si>
+  <si>
+    <t>IGNAZIO PALERMO
++39 393/8289365</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
@@ -619,64 +618,64 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -974,647 +973,647 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{225F2B04-5B35-4ED0-AE19-FE33470EB46F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="27.28515625" customWidth="1"/>
+    <col min="1" max="1" width="22.25" customWidth="1"/>
+    <col min="2" max="2" width="26.875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-    <row r="2" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="20.25">
+      <c r="A1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:3" ht="33" customHeight="1">
       <c r="A2" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="7" t="s">
+    <row r="4" spans="1:3">
+      <c r="A4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B19" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C19" s="10" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="8" t="s">
+    <row r="20" spans="1:3">
+      <c r="A20" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B43" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C43" s="10" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-      <c r="A11" s="8" t="s">
+    <row r="44" spans="1:3">
+      <c r="A44" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B44" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="11" t="s">
-[...356 lines deleted...]
-      <c r="A44" s="8" t="s">
+      <c r="C44" s="10"/>
+    </row>
+    <row r="45" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A45" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="B45" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="11"/>
-[...2 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="C45" s="10"/>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="B46" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C45" s="11"/>
-[...10 lines deleted...]
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C46" s="10"/>
+    </row>
+    <row r="47" spans="1:3">
       <c r="A47" s="1"/>
       <c r="B47" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C47" s="1"/>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3">
       <c r="A48" s="1"/>
       <c r="B48" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1"/>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3">
       <c r="A49" s="1"/>
       <c r="B49" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C49" s="1"/>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:3">
       <c r="A50" s="1"/>
       <c r="B50" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1"/>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:3">
       <c r="A51" s="1"/>
       <c r="B51" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C51" s="1"/>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:3">
       <c r="A52" s="1"/>
       <c r="B52" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C52" s="1"/>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:3">
       <c r="A53" s="1"/>
       <c r="B53" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1"/>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:3">
       <c r="A54" s="1"/>
       <c r="B54" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C54" s="1"/>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:3">
       <c r="A55" s="1"/>
       <c r="B55" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1"/>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:3">
       <c r="A56" s="1"/>
       <c r="B56" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C56" s="1"/>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:3">
       <c r="A57" s="1"/>
       <c r="B57" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C57" s="1"/>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:3">
       <c r="A58" s="1"/>
       <c r="B58" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C58" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:C3" xr:uid="{225F2B04-5B35-4ED0-AE19-FE33470EB46F}">
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C58">
+  <autoFilter ref="A3:C3">
+    <sortState ref="A4:C58">
       <sortCondition ref="C3"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>